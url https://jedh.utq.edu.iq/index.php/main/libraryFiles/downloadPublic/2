--- v0 (2025-10-07)
+++ v1 (2026-04-09)
@@ -9,1163 +9,1140 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:vertAlign w:val="subscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00254C66">
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان البحث في اللغة العربية</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم الباحث الاول</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان عمل الباحث الاول, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم الباحث الثاني</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان عمل الباحث الثاني, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00717CBC" w:rsidRPr="009E0095" w:rsidRDefault="00717CBC" w:rsidP="009E0095">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254C66">
+      <w:r w:rsidRPr="009E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">الملخص </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
-[...20 lines deleted...]
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00254C66" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
+    <w:p w:rsidR="00717CBC" w:rsidRPr="009E0095" w:rsidRDefault="00717CBC" w:rsidP="009E0095">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">هنا الملخص في اللغة العربية </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717CBC" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00717CBC" w:rsidRPr="00717CBC" w:rsidRDefault="00717CBC" w:rsidP="00254C66">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+    <w:p w:rsidR="009E0095" w:rsidRDefault="009E0095" w:rsidP="00254C66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0095" w:rsidRPr="00066F09" w:rsidRDefault="009E0095" w:rsidP="00254C66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">------ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717CBC" w:rsidRPr="009E0095" w:rsidRDefault="00717CBC" w:rsidP="009E0095">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="00C90D10" w:rsidRDefault="00C90D10" w:rsidP="00717CBC">
+        <w:t>الكلمات المفتاحية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : كافة الكلمات المفتاحية </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717CBC" w:rsidRPr="00066F09" w:rsidRDefault="00717CBC" w:rsidP="00717CBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C90D10" w:rsidRPr="00066F09" w:rsidRDefault="00C90D10" w:rsidP="00717CBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A9204B" w:rsidRDefault="00A9204B" w:rsidP="00717CBC">
+    </w:p>
+    <w:p w:rsidR="00A9204B" w:rsidRPr="00066F09" w:rsidRDefault="00A9204B" w:rsidP="00717CBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A9204B" w:rsidSect="00681A1C">
+        <w:sectPr w:rsidR="00A9204B" w:rsidRPr="00066F09" w:rsidSect="00681A1C">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1134" w:bottom="1134" w:left="1134" w:header="624" w:footer="624" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The research title in English</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRPr="00A50B09" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="subscript"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRPr="00EA40C1" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA40C1">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>First Author’s Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRPr="005D6D9F" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:vertAlign w:val="subscript"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D6D9F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>First Author’s Affiliation, E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRPr="00EA40C1" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA40C1">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Second Author’s Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRPr="005D6D9F" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:vertAlign w:val="subscript"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D6D9F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Second Author’s Affiliation, E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2859" w:rsidRPr="00EA40C1" w:rsidRDefault="00EB2859" w:rsidP="00EB2859">
+    <w:p w:rsidR="00EB2859" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:bidi w:val="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="subscript"/>
-[...7 lines deleted...]
-        <w:jc w:val="right"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00066F09" w:rsidRPr="00066F09" w:rsidRDefault="00066F09" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...51 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AE76BE">
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>bstract</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F31612">
+        <w:t xml:space="preserve">Here is the abstract in the English Languages … </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066F09" w:rsidRDefault="00066F09" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Here is the abstract in the English Languages … </w:t>
-[...29 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00066F09" w:rsidRDefault="00066F09" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE76BE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00066F09" w:rsidRDefault="00066F09" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00066F09" w:rsidRDefault="00AB2E99" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>: keywords come here</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EB2859" w:rsidRDefault="00EB2859" w:rsidP="00717CBC">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">------ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Keywords: keywords come here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EB2859" w:rsidRDefault="00EB2859" w:rsidP="00717CBC">
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EB2859" w:rsidRDefault="00EB2859" w:rsidP="00717CBC">
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EB2859" w:rsidRDefault="00EB2859" w:rsidP="00717CBC">
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB2859" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00066F09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A9204B" w:rsidRDefault="00A9204B" w:rsidP="00717CBC">
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A9204B" w:rsidRPr="00066F09" w:rsidRDefault="00A9204B" w:rsidP="00717CBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="687"/>
         </w:tabs>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A9204B" w:rsidSect="0011272F">
+        <w:sectPr w:rsidR="00A9204B" w:rsidRPr="00066F09" w:rsidSect="0011272F">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1560" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C90D10" w:rsidRPr="00117F95" w:rsidRDefault="00EB2859" w:rsidP="00036CC2">
+    <w:p w:rsidR="00C90D10" w:rsidRPr="00066F09" w:rsidRDefault="00EB2859" w:rsidP="00036CC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>المقدمة</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036CC2" w:rsidRPr="00117F95" w:rsidRDefault="00487CCA" w:rsidP="00487CCA">
+    <w:p w:rsidR="00036CC2" w:rsidRPr="00066F09" w:rsidRDefault="00487CCA" w:rsidP="00487CCA">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يكون عنوان الفقرة الرئيسية بحجم خط </w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و نوع </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00487CCA">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
-      <w:r w:rsidR="00036CC2" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00036CC2" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تعد مجلة جامعة ذي قار للعلوم الإنسانية من المجلات المعتمدة في الجامعة </w:t>
       </w:r>
-      <w:r w:rsidR="008A48C8" w:rsidRPr="00117F95">
+      <w:r w:rsidR="008A48C8" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>حيث صدرت ولا</w:t>
       </w:r>
-      <w:r w:rsidR="00036CC2" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00036CC2" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ول </w:t>
       </w:r>
-      <w:r w:rsidR="008A48C8" w:rsidRPr="00117F95">
+      <w:r w:rsidR="008A48C8" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مرة بشكل الكتروني </w:t>
       </w:r>
-      <w:r w:rsidR="00036CC2" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00036CC2" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>في</w:t>
       </w:r>
-      <w:r w:rsidR="008A48C8" w:rsidRPr="00117F95">
+      <w:r w:rsidR="008A48C8" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00036CC2" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00036CC2" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عام 2018 و تعنى بالبحوث العلمية لكافة التخصصات. المجلة حاليا متخصصة بنشر البحوث ذات التخصصات الإنسانية وتشمل (الجغرافية- التاريخ –الاجتماع- الاعلام- والعلوم التربوية والنفسية). والمجلة علمية دورية محكمة تصدر أربعة أعداد في السنة.</w:t>
       </w:r>
-      <w:r w:rsidR="00117F95" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00117F95" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996659" w:rsidRPr="00117F95" w:rsidRDefault="00996659" w:rsidP="00246AE0">
+    <w:p w:rsidR="00996659" w:rsidRPr="00066F09" w:rsidRDefault="00996659" w:rsidP="00246AE0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فقرة فرعية </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE0024" w:rsidRDefault="00117F95" w:rsidP="00117F95">
+    <w:p w:rsidR="00BE0024" w:rsidRPr="00066F09" w:rsidRDefault="00117F95" w:rsidP="00117F95">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يكون عنوان الفقرة الفرعية بحجم خط </w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و نوع </w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
-      <w:r w:rsidR="005E4825">
+      <w:r w:rsidR="005E4825" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> بأمكانك استخدام الاداة الموضحة في الصورة ادناه لتطبيق التنسيق بشكل مباشر.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00117F95">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لتغيير النص الى تنسيق عنوان الفقرة الرئيسي</w:t>
       </w:r>
-      <w:r w:rsidR="00405D42" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00405D42" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, نحدد العنوان و</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نختار </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Heading 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و لتغيير النص الى تنسيق عنوان فقرة فرعية</w:t>
       </w:r>
-      <w:r w:rsidR="00405D42" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00405D42" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, نحدد العنوان و</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نختار </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Heading 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و لاستخدام النص الاعتيادي نختار </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0024" w:rsidRPr="00117F95">
+      <w:r w:rsidR="00BE0024" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Normal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487CCA" w:rsidRDefault="00487CCA" w:rsidP="00117F95">
+    <w:p w:rsidR="00487CCA" w:rsidRPr="00066F09" w:rsidRDefault="00487CCA" w:rsidP="00117F95">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487CCA" w:rsidRPr="00117F95" w:rsidRDefault="00487CCA" w:rsidP="00117F95">
+    <w:p w:rsidR="00487CCA" w:rsidRPr="00066F09" w:rsidRDefault="00487CCA" w:rsidP="00117F95">
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00996659" w:rsidRPr="00996659" w:rsidRDefault="00996659" w:rsidP="00996659">
-[...13 lines deleted...]
-    <w:p w:rsidR="00036CC2" w:rsidRDefault="00036CC2" w:rsidP="00036CC2">
+    <w:p w:rsidR="00996659" w:rsidRPr="00066F09" w:rsidRDefault="00996659" w:rsidP="00996659">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00996659" w:rsidRPr="00066F09" w:rsidRDefault="00996659" w:rsidP="00996659">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00036CC2" w:rsidRPr="00066F09" w:rsidRDefault="00036CC2" w:rsidP="00036CC2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036CC2" w:rsidRPr="000241F4" w:rsidRDefault="00445E82" w:rsidP="00924623">
+    <w:p w:rsidR="00036CC2" w:rsidRPr="00066F09" w:rsidRDefault="00445E82" w:rsidP="00924623">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000241F4">
+      <w:r w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ملاحظة هامة: قالب الـورود الحالي جاهز للاستخدام من حصيث حجمم الصفحة و مقاسات الهوامش الجانبية و العلوية و السفلية</w:t>
       </w:r>
-      <w:r w:rsidR="000241F4" w:rsidRPr="000241F4">
+      <w:r w:rsidR="000241F4" w:rsidRPr="00066F09">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و كذلك الترقيم التلقائي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C90D10" w:rsidRDefault="00C90D10">
-[...70 lines deleted...]
-    <w:sectPr w:rsidR="00246AE0" w:rsidSect="0011272F">
+    <w:p w:rsidR="00C90D10" w:rsidRPr="00066F09" w:rsidRDefault="00C90D10">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB630D" w:rsidRPr="00066F09" w:rsidRDefault="00DB630D">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00246AE0" w:rsidRPr="00066F09" w:rsidRDefault="00246AE0"/>
+    <w:sectPr w:rsidR="00246AE0" w:rsidRPr="00066F09" w:rsidSect="0011272F">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1702" w:right="1275" w:bottom="1134" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00714378" w:rsidRDefault="00714378" w:rsidP="00331ADC">
+    <w:p w:rsidR="00714563" w:rsidRDefault="00714563" w:rsidP="00331ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00714378" w:rsidRDefault="00714378" w:rsidP="00331ADC">
+    <w:p w:rsidR="00714563" w:rsidRDefault="00714563" w:rsidP="00331ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{37B7DC88-8CAF-4DE2-8AA5-167679C5FFCF}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B92C9E7C-5B1B-4597-B548-B104D58A1BCA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Simplified Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{EE6A9123-20DE-41E4-A5B3-0B048E75A8CC}"/>
-    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{FE528E0C-CDBA-4FD9-B0A3-8B82E2EF6314}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0004581F" w:rsidRDefault="0004581F" w:rsidP="0004581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="3084"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0012114A" w:rsidRDefault="0012114A" w:rsidP="0004581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
@@ -1182,92 +1159,92 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1063793368"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00A9204B" w:rsidRDefault="00A9204B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0043056C">
+        <w:r w:rsidR="00DB453B">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00A9204B" w:rsidRDefault="00A9204B" w:rsidP="0004581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="3084"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00714378" w:rsidRDefault="00714378" w:rsidP="00331ADC">
+    <w:p w:rsidR="00714563" w:rsidRDefault="00714563" w:rsidP="00331ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00714378" w:rsidRDefault="00714378" w:rsidP="00331ADC">
+    <w:p w:rsidR="00714563" w:rsidRDefault="00714563" w:rsidP="00331ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00331ADC" w:rsidRDefault="005E31AA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E7F5D6" wp14:editId="27CEFE6A">
@@ -1752,145 +1729,151 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E8092D"/>
     <w:rsid w:val="00010B6A"/>
     <w:rsid w:val="000241F4"/>
     <w:rsid w:val="00036CC2"/>
     <w:rsid w:val="0004581F"/>
     <w:rsid w:val="000537A2"/>
+    <w:rsid w:val="00066F09"/>
     <w:rsid w:val="000D0A18"/>
     <w:rsid w:val="000E6731"/>
     <w:rsid w:val="000F1710"/>
     <w:rsid w:val="000F1EF5"/>
     <w:rsid w:val="000F2BD9"/>
     <w:rsid w:val="0011272F"/>
     <w:rsid w:val="00117F95"/>
     <w:rsid w:val="0012114A"/>
     <w:rsid w:val="00164D0E"/>
     <w:rsid w:val="001A138A"/>
     <w:rsid w:val="001A4F0D"/>
     <w:rsid w:val="001E274D"/>
     <w:rsid w:val="001F1412"/>
     <w:rsid w:val="00231BE9"/>
     <w:rsid w:val="00246AE0"/>
     <w:rsid w:val="00254C66"/>
     <w:rsid w:val="00265CAE"/>
     <w:rsid w:val="002B57C0"/>
     <w:rsid w:val="00331ADC"/>
     <w:rsid w:val="003367F9"/>
     <w:rsid w:val="00403A48"/>
     <w:rsid w:val="00405D42"/>
     <w:rsid w:val="0043056C"/>
     <w:rsid w:val="0043474B"/>
     <w:rsid w:val="00445E82"/>
     <w:rsid w:val="0046220E"/>
     <w:rsid w:val="00471FF9"/>
     <w:rsid w:val="00487CCA"/>
     <w:rsid w:val="00503970"/>
     <w:rsid w:val="005519A1"/>
     <w:rsid w:val="00580553"/>
+    <w:rsid w:val="005D19A4"/>
     <w:rsid w:val="005D7AF8"/>
     <w:rsid w:val="005E31AA"/>
     <w:rsid w:val="005E4825"/>
     <w:rsid w:val="005F7C6F"/>
     <w:rsid w:val="00650C44"/>
     <w:rsid w:val="00671E8E"/>
     <w:rsid w:val="00681A1C"/>
     <w:rsid w:val="00710990"/>
     <w:rsid w:val="00710F79"/>
     <w:rsid w:val="00714378"/>
+    <w:rsid w:val="00714563"/>
     <w:rsid w:val="00717CBC"/>
     <w:rsid w:val="007E3C0F"/>
     <w:rsid w:val="007E40C1"/>
     <w:rsid w:val="00806DB2"/>
     <w:rsid w:val="008102FD"/>
     <w:rsid w:val="0089714B"/>
     <w:rsid w:val="008A48C8"/>
     <w:rsid w:val="00924623"/>
     <w:rsid w:val="0094238F"/>
     <w:rsid w:val="00996659"/>
+    <w:rsid w:val="009E0095"/>
     <w:rsid w:val="009E3348"/>
     <w:rsid w:val="009E3A82"/>
     <w:rsid w:val="009F2A17"/>
     <w:rsid w:val="00A736FE"/>
     <w:rsid w:val="00A9204B"/>
+    <w:rsid w:val="00AB2E99"/>
     <w:rsid w:val="00B5199A"/>
     <w:rsid w:val="00BE0024"/>
     <w:rsid w:val="00C90D10"/>
     <w:rsid w:val="00CA02EE"/>
     <w:rsid w:val="00CD50CD"/>
+    <w:rsid w:val="00DB453B"/>
     <w:rsid w:val="00DB630D"/>
     <w:rsid w:val="00DC6736"/>
     <w:rsid w:val="00E14722"/>
     <w:rsid w:val="00E405C5"/>
     <w:rsid w:val="00E5086C"/>
     <w:rsid w:val="00E73116"/>
     <w:rsid w:val="00E8092D"/>
     <w:rsid w:val="00EB2859"/>
     <w:rsid w:val="00EC722B"/>
     <w:rsid w:val="00EF2C05"/>
     <w:rsid w:val="00EF6542"/>
     <w:rsid w:val="00FC01D9"/>
     <w:rsid w:val="00FD7FF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2748,51 +2731,51 @@
     </w:div>
     <w:div w:id="2135441855">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32792/utq/jedh/v14i3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32792/utq/jedh/v14i3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3048,81 +3031,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>120</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{14FA9CFA-EC73-4103-AA25-B755FE2A3B3A}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>[1]</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Year>2020</b:Year>
     <b:LCID>ar-SA</b:LCID>
     <b:Title>fgffgf ggfg</b:Title>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB3749CE-DC53-4DEA-9FA4-DE4129CC3A54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA240CD5-2D99-4F75-972E-B0C20FECF512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>245</Words>
-  <Characters>1199</Characters>
+  <Words>199</Words>
+  <Characters>1140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TECHENIAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1372</CharactersWithSpaces>
+  <CharactersWithSpaces>1337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ali</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>JEDH Template</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>